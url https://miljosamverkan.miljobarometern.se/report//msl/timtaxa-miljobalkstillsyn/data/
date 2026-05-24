--- v0 (2026-04-29)
+++ v1 (2026-05-24)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Reaa52858b10d47f4ba5aea027b8b104b"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Ra3ba06360098483ab26aa8ae231c1dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reaa52858b10d47f4ba5aea027b8b104b" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3ba06360098483ab26aa8ae231c1dc9" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F424"/>
+  <x:dimension ref="A1:F426"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="32" customWidth="1"/>
     <x:col min="2" max="2" width="9.28515625" customWidth="1"/>
     <x:col min="3" max="3" width="18.8" customWidth="1"/>
     <x:col min="4" max="4" width="9.28515625" customWidth="1"/>
     <x:col min="5" max="5" width="9.28515625" customWidth="1"/>
     <x:col min="6" max="6" width="15.2" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Name</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Sign</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Measure area</x:v>
       </x:c>
@@ -486,71 +486,71 @@
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>1441.347826</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Medel</x:v>
       </x:c>
       <x:c r="D21" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>1486.315789</x:v>
+        <x:v>1481.2</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Medel</x:v>
       </x:c>
       <x:c r="D22" s="3">
         <x:v>46387</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>1534.8</x:v>
+        <x:v>1532</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Median</x:v>
       </x:c>
       <x:c r="D23" s="3">
         <x:v>39082</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
         <x:v>2006</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
@@ -906,71 +906,71 @@
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>1437</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Median</x:v>
       </x:c>
       <x:c r="D42" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>1473</x:v>
+        <x:v>1470.5</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Median</x:v>
       </x:c>
       <x:c r="D43" s="3">
         <x:v>46387</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>1524</x:v>
+        <x:v>1520.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Botkyrka</x:v>
       </x:c>
       <x:c r="D44" s="3">
         <x:v>39813</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
         <x:v>2008</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
         <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
@@ -7177,1401 +7177,1441 @@
       </x:c>
       <x:c r="B355" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C355" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D355" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E355" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F355" t="n" s="2">
         <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B356" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C356" t="str" s="2">
-        <x:v>Upplands-Bro</x:v>
+        <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D356" s="3">
-        <x:v>41274</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E356" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F356" t="n" s="2">
-        <x:v>853</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B357" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C357" t="str" s="2">
-        <x:v>Upplands-Bro</x:v>
+        <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D357" s="3">
-        <x:v>41639</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="E357" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="F357" t="n" s="2">
-        <x:v>853</x:v>
+        <x:v>1490</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B358" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C358" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D358" s="3">
-        <x:v>42004</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E358" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F358" t="n" s="2">
         <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B359" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C359" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D359" s="3">
-        <x:v>42369</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E359" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F359" t="n" s="2">
         <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B360" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C360" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D360" s="3">
-        <x:v>42735</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E360" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F360" t="n" s="2">
-        <x:v>1160</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B361" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C361" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D361" s="3">
-        <x:v>43100</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E361" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F361" t="n" s="2">
-        <x:v>1195</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B362" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C362" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D362" s="3">
-        <x:v>43465</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E362" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F362" t="n" s="2">
-        <x:v>1195</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B363" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C363" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D363" s="3">
-        <x:v>43830</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E363" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F363" t="n" s="2">
-        <x:v>1280</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B364" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C364" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D364" s="3">
-        <x:v>44196</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E364" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F364" t="n" s="2">
-        <x:v>1280</x:v>
+        <x:v>1195</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B365" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C365" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D365" s="3">
-        <x:v>44561</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E365" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F365" t="n" s="2">
         <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B366" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C366" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D366" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E366" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F366" t="n" s="2">
         <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B367" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C367" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D367" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E367" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F367" t="n" s="2">
         <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B368" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C368" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D368" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E368" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F368" t="n" s="2">
-        <x:v>1402</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B369" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C369" t="str" s="2">
-        <x:v>Vallentuna</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D369" s="3">
-        <x:v>39813</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E369" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F369" t="n" s="2">
-        <x:v>800</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B370" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C370" t="str" s="2">
-        <x:v>Vallentuna</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D370" s="3">
-        <x:v>40178</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E370" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F370" t="n" s="2">
-        <x:v>870</x:v>
+        <x:v>1402</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B371" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C371" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D371" s="3">
-        <x:v>40543</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E371" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F371" t="n" s="2">
-        <x:v>870</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B372" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C372" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D372" s="3">
-        <x:v>40908</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E372" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F372" t="n" s="2">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="373">
       <x:c r="A373" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B373" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C373" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D373" s="3">
-        <x:v>41274</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E373" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F373" t="n" s="2">
-        <x:v>905</x:v>
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="374">
       <x:c r="A374" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B374" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C374" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D374" s="3">
-        <x:v>41639</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E374" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F374" t="n" s="2">
-        <x:v>905</x:v>
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="375">
       <x:c r="A375" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B375" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C375" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D375" s="3">
-        <x:v>42004</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E375" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F375" t="n" s="2">
-        <x:v>996</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B376" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C376" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D376" s="3">
-        <x:v>42369</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E376" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F376" t="n" s="2">
-        <x:v>996</x:v>
+        <x:v>905</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B377" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C377" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D377" s="3">
-        <x:v>42735</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E377" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F377" t="n" s="2">
         <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B378" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C378" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D378" s="3">
-        <x:v>43100</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E378" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F378" t="n" s="2">
         <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B379" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C379" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D379" s="3">
-        <x:v>43465</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E379" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F379" t="n" s="2">
-        <x:v>1170</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B380" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C380" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D380" s="3">
-        <x:v>43830</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E380" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F380" t="n" s="2">
-        <x:v>1198</x:v>
+        <x:v>996</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B381" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C381" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D381" s="3">
-        <x:v>44196</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E381" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F381" t="n" s="2">
-        <x:v>1230</x:v>
+        <x:v>1170</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B382" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C382" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D382" s="3">
-        <x:v>44561</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E382" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F382" t="n" s="2">
-        <x:v>1300</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B383" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C383" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D383" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E383" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F383" t="n" s="2">
-        <x:v>1300</x:v>
+        <x:v>1230</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B384" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C384" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D384" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E384" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F384" t="n" s="2">
-        <x:v>1418</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B385" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C385" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D385" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E385" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F385" t="n" s="2">
-        <x:v>1418</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B386" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C386" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D386" s="3">
-        <x:v>46022</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E386" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F386" t="n" s="2">
-        <x:v>1483</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B387" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C387" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D387" s="3">
-        <x:v>46387</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E387" t="n" s="2">
-        <x:v>2026</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F387" t="n" s="2">
-        <x:v>1510</x:v>
+        <x:v>1418</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B388" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C388" t="str" s="2">
-        <x:v>Värmdö</x:v>
+        <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D388" s="3">
-        <x:v>39813</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E388" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F388" t="n" s="2">
-        <x:v>800</x:v>
+        <x:v>1483</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B389" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C389" t="str" s="2">
-        <x:v>Värmdö</x:v>
+        <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D389" s="3">
-        <x:v>40178</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="E389" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="F389" t="n" s="2">
-        <x:v>880</x:v>
+        <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B390" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C390" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D390" s="3">
-        <x:v>40543</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E390" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F390" t="n" s="2">
-        <x:v>880</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B391" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C391" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D391" s="3">
-        <x:v>40908</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E391" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F391" t="n" s="2">
         <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B392" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C392" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D392" s="3">
-        <x:v>41274</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E392" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F392" t="n" s="2">
         <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B393" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C393" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D393" s="3">
-        <x:v>41639</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E393" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F393" t="n" s="2">
         <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B394" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C394" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D394" s="3">
-        <x:v>42004</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E394" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F394" t="n" s="2">
-        <x:v>1050</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B395" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C395" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D395" s="3">
-        <x:v>42369</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E395" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F395" t="n" s="2">
-        <x:v>1050</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B396" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C396" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D396" s="3">
-        <x:v>42735</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E396" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F396" t="n" s="2">
         <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B397" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C397" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D397" s="3">
-        <x:v>43100</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E397" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F397" t="n" s="2">
         <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B398" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C398" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D398" s="3">
-        <x:v>43465</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E398" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F398" t="n" s="2">
         <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B399" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C399" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D399" s="3">
-        <x:v>43830</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E399" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F399" t="n" s="2">
-        <x:v>1200</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B400" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C400" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D400" s="3">
-        <x:v>44196</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E400" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F400" t="n" s="2">
-        <x:v>1200</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B401" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C401" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D401" s="3">
-        <x:v>44561</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E401" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F401" t="n" s="2">
         <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B402" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C402" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D402" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E402" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F402" t="n" s="2">
         <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B403" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C403" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D403" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E403" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F403" t="n" s="2">
-        <x:v>1238</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B404" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C404" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D404" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E404" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F404" t="n" s="2">
-        <x:v>1370</x:v>
+        <x:v>1200</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B405" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C405" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D405" s="3">
-        <x:v>46022</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E405" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F405" t="n" s="2">
-        <x:v>1425</x:v>
+        <x:v>1238</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B406" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C406" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D406" s="3">
-        <x:v>46387</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E406" t="n" s="2">
-        <x:v>2026</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F406" t="n" s="2">
-        <x:v>1465</x:v>
+        <x:v>1370</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B407" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C407" t="str" s="2">
-        <x:v>Österåker</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D407" s="3">
-        <x:v>40178</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E407" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F407" t="n" s="2">
-        <x:v>850</x:v>
+        <x:v>1425</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B408" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C408" t="str" s="2">
-        <x:v>Österåker</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D408" s="3">
-        <x:v>40543</x:v>
+        <x:v>46387</x:v>
       </x:c>
       <x:c r="E408" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="F408" t="n" s="2">
-        <x:v>850</x:v>
+        <x:v>1465</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B409" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C409" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D409" s="3">
-        <x:v>40908</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E409" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F409" t="n" s="2">
-        <x:v>865</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B410" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C410" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D410" s="3">
-        <x:v>41274</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E410" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F410" t="n" s="2">
-        <x:v>890</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B411" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C411" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D411" s="3">
-        <x:v>41639</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E411" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F411" t="n" s="2">
-        <x:v>1000</x:v>
+        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B412" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C412" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D412" s="3">
-        <x:v>42004</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E412" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F412" t="n" s="2">
-        <x:v>1000</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B413" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C413" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D413" s="3">
-        <x:v>42369</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E413" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F413" t="n" s="2">
-        <x:v>1025</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B414" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C414" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D414" s="3">
-        <x:v>42735</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E414" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F414" t="n" s="2">
-        <x:v>1055</x:v>
+        <x:v>1000</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B415" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C415" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D415" s="3">
-        <x:v>43100</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E415" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F415" t="n" s="2">
-        <x:v>1105</x:v>
+        <x:v>1025</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B416" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C416" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D416" s="3">
-        <x:v>43465</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E416" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F416" t="n" s="2">
-        <x:v>1160</x:v>
+        <x:v>1055</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B417" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C417" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D417" s="3">
-        <x:v>43830</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E417" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F417" t="n" s="2">
-        <x:v>1215</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B418" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C418" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D418" s="3">
-        <x:v>44196</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E418" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F418" t="n" s="2">
-        <x:v>1275</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B419" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C419" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D419" s="3">
-        <x:v>44561</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E419" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F419" t="n" s="2">
-        <x:v>1315</x:v>
+        <x:v>1215</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B420" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C420" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D420" s="3">
-        <x:v>44926</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E420" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F420" t="n" s="2">
-        <x:v>1315</x:v>
+        <x:v>1275</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B421" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C421" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D421" s="3">
-        <x:v>45291</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E421" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F421" t="n" s="2">
-        <x:v>1391</x:v>
+        <x:v>1315</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B422" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C422" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D422" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E422" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F422" t="n" s="2">
-        <x:v>1448</x:v>
+        <x:v>1315</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B423" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C423" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D423" s="3">
-        <x:v>46022</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E423" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F423" t="n" s="2">
-        <x:v>1568</x:v>
+        <x:v>1391</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str" s="2">
         <x:v>Timtaxa miljöbalkstillsyn</x:v>
       </x:c>
       <x:c r="B424" t="str" s="2">
         <x:v>MSL.1</x:v>
       </x:c>
       <x:c r="C424" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D424" s="3">
+        <x:v>45657</x:v>
+      </x:c>
+      <x:c r="E424" t="n" s="2">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="F424" t="n" s="2">
+        <x:v>1448</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="425">
+      <x:c r="A425" t="str" s="2">
+        <x:v>Timtaxa miljöbalkstillsyn</x:v>
+      </x:c>
+      <x:c r="B425" t="str" s="2">
+        <x:v>MSL.1</x:v>
+      </x:c>
+      <x:c r="C425" t="str" s="2">
+        <x:v>Österåker</x:v>
+      </x:c>
+      <x:c r="D425" s="3">
+        <x:v>46022</x:v>
+      </x:c>
+      <x:c r="E425" t="n" s="2">
+        <x:v>2025</x:v>
+      </x:c>
+      <x:c r="F425" t="n" s="2">
+        <x:v>1568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="426">
+      <x:c r="A426" t="str" s="2">
+        <x:v>Timtaxa miljöbalkstillsyn</x:v>
+      </x:c>
+      <x:c r="B426" t="str" s="2">
+        <x:v>MSL.1</x:v>
+      </x:c>
+      <x:c r="C426" t="str" s="2">
+        <x:v>Österåker</x:v>
+      </x:c>
+      <x:c r="D426" s="3">
         <x:v>46387</x:v>
       </x:c>
-      <x:c r="E424" t="n" s="2">
+      <x:c r="E426" t="n" s="2">
         <x:v>2026</x:v>
       </x:c>
-      <x:c r="F424" t="n" s="2">
+      <x:c r="F426" t="n" s="2">
         <x:v>1599</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>