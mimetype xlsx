--- v1 (2026-05-24)
+++ v2 (2026-06-16)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Ra3ba06360098483ab26aa8ae231c1dc9"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R8e542783dd36461bae3698661738fbf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3ba06360098483ab26aa8ae231c1dc9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e542783dd36461bae3698661738fbf8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F426"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>