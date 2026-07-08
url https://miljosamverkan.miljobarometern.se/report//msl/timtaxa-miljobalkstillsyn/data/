--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R8e542783dd36461bae3698661738fbf8"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rc353aec2b5dc4265bc65eb21da7954e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e542783dd36461bae3698661738fbf8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc353aec2b5dc4265bc65eb21da7954e5" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F426"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>