--- v3 (2026-07-08)
+++ v4 (2026-07-31)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rc353aec2b5dc4265bc65eb21da7954e5"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rd406962b8e7f4efbb558d1da060f8ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc353aec2b5dc4265bc65eb21da7954e5" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd406962b8e7f4efbb558d1da060f8ef0" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F426"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>