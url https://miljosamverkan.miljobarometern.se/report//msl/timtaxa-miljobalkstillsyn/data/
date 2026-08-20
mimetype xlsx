--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rd406962b8e7f4efbb558d1da060f8ef0"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R2a04fa168d1344b796aa3ec10e64e885"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd406962b8e7f4efbb558d1da060f8ef0" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a04fa168d1344b796aa3ec10e64e885" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F426"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>