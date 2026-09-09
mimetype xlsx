--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R2a04fa168d1344b796aa3ec10e64e885"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R1376527e77d44e02a7aa1c30e4f1a4c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a04fa168d1344b796aa3ec10e64e885" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1376527e77d44e02a7aa1c30e4f1a4c4" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F426"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>