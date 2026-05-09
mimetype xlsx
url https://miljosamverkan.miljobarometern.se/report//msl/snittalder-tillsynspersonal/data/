--- v0 (2026-04-16)
+++ v1 (2026-05-09)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R6bdfc2d1780c4a6a9036937a4facb66e"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R34bf3d538aa14a56a9f8d008f5f80818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bdfc2d1780c4a6a9036937a4facb66e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34bf3d538aa14a56a9f8d008f5f80818" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F209"/>
+  <x:dimension ref="A1:F210"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="34.4" customWidth="1"/>
     <x:col min="2" max="2" width="9.28515625" customWidth="1"/>
     <x:col min="3" max="3" width="18.8" customWidth="1"/>
     <x:col min="4" max="4" width="9.28515625" customWidth="1"/>
     <x:col min="5" max="5" width="9.28515625" customWidth="1"/>
     <x:col min="6" max="6" width="12.8" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Name</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Sign</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Measure area</x:v>
       </x:c>
@@ -286,51 +286,51 @@
       </x:c>
       <x:c r="E10" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>42.533333</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Medel</x:v>
       </x:c>
       <x:c r="D11" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>43.171429</x:v>
+        <x:v>42.96</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Median</x:v>
       </x:c>
       <x:c r="D12" s="3">
         <x:v>42735</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
         <x:v>2016</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>38.9</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
@@ -2617,1661 +2617,1681 @@
       </x:c>
       <x:c r="B127" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C127" t="str" s="2">
         <x:v>Solna</x:v>
       </x:c>
       <x:c r="D127" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E127" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F127" t="n" s="2">
         <x:v>39.1</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B128" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C128" t="str" s="2">
-        <x:v>Stockholm</x:v>
+        <x:v>Solna</x:v>
       </x:c>
       <x:c r="D128" s="3">
-        <x:v>43100</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E128" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F128" t="n" s="2">
-        <x:v>40.3</x:v>
+        <x:v>40.0</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B129" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C129" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D129" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E129" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F129" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>40.3</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B130" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C130" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D130" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E130" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F130" t="n" s="2">
-        <x:v>41.6</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B131" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C131" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D131" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E131" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F131" t="n" s="2">
-        <x:v>42.1</x:v>
+        <x:v>41.6</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B132" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C132" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D132" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E132" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F132" t="n" s="2">
-        <x:v>41.3</x:v>
+        <x:v>42.1</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B133" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C133" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D133" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E133" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F133" t="n" s="2">
-        <x:v>41.7</x:v>
+        <x:v>41.3</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B134" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C134" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D134" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E134" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F134" t="n" s="2">
-        <x:v>41.5</x:v>
+        <x:v>41.7</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B135" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C135" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D135" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E135" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F135" t="n" s="2">
-        <x:v>41.7</x:v>
+        <x:v>41.5</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B136" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C136" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D136" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E136" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F136" t="n" s="2">
-        <x:v>40.7</x:v>
+        <x:v>41.7</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B137" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C137" t="str" s="2">
-        <x:v>Sundbyberg</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D137" s="3">
-        <x:v>43100</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E137" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F137" t="n" s="2">
-        <x:v>32.1</x:v>
+        <x:v>40.7</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B138" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C138" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D138" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E138" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F138" t="n" s="2">
-        <x:v>34.4</x:v>
+        <x:v>32.1</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B139" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C139" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D139" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E139" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F139" t="n" s="2">
-        <x:v>35.6</x:v>
+        <x:v>34.4</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B140" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C140" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D140" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E140" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F140" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>35.6</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B141" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C141" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D141" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E141" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F141" t="n" s="2">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B142" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C142" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D142" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E142" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F142" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B143" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C143" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D143" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E143" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F143" t="n" s="2">
-        <x:v>40.5</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B144" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C144" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D144" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E144" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F144" t="n" s="2">
-        <x:v>41.6</x:v>
+        <x:v>40.5</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B145" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C145" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D145" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E145" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F145" t="n" s="2">
-        <x:v>43</x:v>
+        <x:v>41.6</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B146" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C146" t="str" s="2">
-        <x:v>Södertälje</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D146" s="3">
-        <x:v>43100</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E146" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F146" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B147" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C147" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D147" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E147" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F147" t="n" s="2">
-        <x:v>37.3</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B148" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C148" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D148" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E148" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F148" t="n" s="2">
-        <x:v>38.3</x:v>
+        <x:v>37.3</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B149" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C149" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D149" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E149" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F149" t="n" s="2">
-        <x:v>39.7</x:v>
+        <x:v>38.3</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B150" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C150" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D150" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E150" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F150" t="n" s="2">
-        <x:v>40.8</x:v>
+        <x:v>39.7</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B151" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C151" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D151" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E151" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F151" t="n" s="2">
-        <x:v>42.7</x:v>
+        <x:v>40.8</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B152" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C152" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D152" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E152" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F152" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>42.7</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B153" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C153" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D153" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E153" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F153" t="n" s="2">
-        <x:v>42.9</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B154" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C154" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D154" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E154" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F154" t="n" s="2">
-        <x:v>44.7</x:v>
+        <x:v>42.9</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B155" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C155" t="str" s="2">
-        <x:v>Södertörn</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D155" s="3">
-        <x:v>43100</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E155" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F155" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>44.7</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B156" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C156" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D156" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E156" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F156" t="n" s="2">
-        <x:v>43.8</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B157" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C157" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D157" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E157" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F157" t="n" s="2">
-        <x:v>45</x:v>
+        <x:v>43.8</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B158" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C158" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D158" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E158" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F158" t="n" s="2">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B159" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C159" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D159" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E159" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F159" t="n" s="2">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B160" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C160" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D160" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E160" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F160" t="n" s="2">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B161" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C161" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D161" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E161" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F161" t="n" s="2">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B162" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C162" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D162" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E162" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F162" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B163" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C163" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D163" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E163" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F163" t="n" s="2">
-        <x:v>43</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B164" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C164" t="str" s="2">
-        <x:v>Södra Roslagen</x:v>
+        <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D164" s="3">
-        <x:v>43100</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E164" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F164" t="n" s="2">
-        <x:v>44.7</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B165" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C165" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D165" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E165" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F165" t="n" s="2">
-        <x:v>44</x:v>
+        <x:v>44.7</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B166" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C166" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D166" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E166" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F166" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B167" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C167" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D167" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E167" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F167" t="n" s="2">
-        <x:v>43</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B168" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C168" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D168" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E168" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F168" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B169" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C169" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D169" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E169" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F169" t="n" s="2">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B170" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C170" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D170" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E170" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F170" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B171" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C171" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D171" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E171" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F171" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B172" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C172" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D172" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E172" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F172" t="n" s="2">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B173" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C173" t="str" s="2">
-        <x:v>Upplands Väsby</x:v>
+        <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D173" s="3">
-        <x:v>43465</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E173" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F173" t="n" s="2">
-        <x:v>39.75</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B174" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C174" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D174" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E174" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F174" t="n" s="2">
-        <x:v>43.53</x:v>
+        <x:v>39.75</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B175" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C175" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D175" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E175" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F175" t="n" s="2">
-        <x:v>40.2</x:v>
+        <x:v>43.53</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B176" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C176" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D176" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E176" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F176" t="n" s="2">
-        <x:v>42.8</x:v>
+        <x:v>40.2</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B177" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C177" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D177" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E177" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F177" t="n" s="2">
-        <x:v>43.9</x:v>
+        <x:v>42.8</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B178" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C178" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D178" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E178" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F178" t="n" s="2">
-        <x:v>42.9</x:v>
+        <x:v>43.9</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B179" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C179" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D179" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E179" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F179" t="n" s="2">
-        <x:v>45.2</x:v>
+        <x:v>42.9</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B180" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C180" t="str" s="2">
-        <x:v>Upplands-Bro</x:v>
+        <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D180" s="3">
-        <x:v>43100</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E180" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F180" t="n" s="2">
-        <x:v>39.7</x:v>
+        <x:v>45.2</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B181" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C181" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D181" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E181" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F181" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>39.7</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B182" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C182" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D182" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E182" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F182" t="n" s="2">
-        <x:v>39.6</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B183" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C183" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D183" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E183" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F183" t="n" s="2">
-        <x:v>40.1</x:v>
+        <x:v>39.6</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B184" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C184" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D184" s="3">
-        <x:v>45291</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E184" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F184" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>40.1</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B185" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C185" t="str" s="2">
-        <x:v>Vallentuna</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D185" s="3">
-        <x:v>43465</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E185" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F185" t="n" s="2">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B186" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C186" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D186" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E186" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F186" t="n" s="2">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B187" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C187" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D187" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E187" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F187" t="n" s="2">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B188" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C188" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D188" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E188" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F188" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B189" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C189" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D189" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E189" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F189" t="n" s="2">
-        <x:v>45.9</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B190" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C190" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D190" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E190" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F190" t="n" s="2">
-        <x:v>50</x:v>
+        <x:v>45.9</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B191" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C191" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D191" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E191" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F191" t="n" s="2">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B192" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C192" t="str" s="2">
-        <x:v>Värmdö</x:v>
+        <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D192" s="3">
-        <x:v>43100</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E192" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F192" t="n" s="2">
-        <x:v>34.6</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B193" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C193" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D193" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E193" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F193" t="n" s="2">
-        <x:v>36.7</x:v>
+        <x:v>34.6</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B194" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C194" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D194" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E194" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F194" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>36.7</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B195" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C195" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D195" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E195" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F195" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B196" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C196" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D196" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E196" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F196" t="n" s="2">
-        <x:v>36.5</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B197" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C197" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D197" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E197" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F197" t="n" s="2">
-        <x:v>38.5</x:v>
+        <x:v>36.5</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B198" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C198" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D198" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E198" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F198" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>38.5</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B199" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C199" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D199" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E199" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F199" t="n" s="2">
-        <x:v>41.2</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B200" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C200" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D200" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E200" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F200" t="n" s="2">
-        <x:v>41.5</x:v>
+        <x:v>41.2</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B201" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C201" t="str" s="2">
-        <x:v>Österåker</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D201" s="3">
-        <x:v>43100</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E201" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F201" t="n" s="2">
-        <x:v>45.3</x:v>
+        <x:v>41.5</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B202" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C202" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D202" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E202" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F202" t="n" s="2">
-        <x:v>45</x:v>
+        <x:v>45.3</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B203" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C203" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D203" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E203" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F203" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B204" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C204" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D204" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E204" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F204" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B205" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C205" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D205" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E205" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F205" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B206" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C206" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D206" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E206" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F206" t="n" s="2">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B207" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C207" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D207" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E207" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F207" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B208" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C208" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D208" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E208" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F208" t="n" s="2">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str" s="2">
         <x:v>Snittålder tillsynspersonal</x:v>
       </x:c>
       <x:c r="B209" t="str" s="2">
         <x:v>MSL.5b</x:v>
       </x:c>
       <x:c r="C209" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D209" s="3">
+        <x:v>45657</x:v>
+      </x:c>
+      <x:c r="E209" t="n" s="2">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="F209" t="n" s="2">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="str" s="2">
+        <x:v>Snittålder tillsynspersonal</x:v>
+      </x:c>
+      <x:c r="B210" t="str" s="2">
+        <x:v>MSL.5b</x:v>
+      </x:c>
+      <x:c r="C210" t="str" s="2">
+        <x:v>Österåker</x:v>
+      </x:c>
+      <x:c r="D210" s="3">
         <x:v>46022</x:v>
       </x:c>
-      <x:c r="E209" t="n" s="2">
+      <x:c r="E210" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
-      <x:c r="F209" t="n" s="2">
+      <x:c r="F210" t="n" s="2">
         <x:v>46</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>