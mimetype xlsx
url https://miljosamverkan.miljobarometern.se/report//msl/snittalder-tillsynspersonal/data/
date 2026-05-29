--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R34bf3d538aa14a56a9f8d008f5f80818"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R2c56538aee164d6ca9fc30c8f1783830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34bf3d538aa14a56a9f8d008f5f80818" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c56538aee164d6ca9fc30c8f1783830" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F210"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>