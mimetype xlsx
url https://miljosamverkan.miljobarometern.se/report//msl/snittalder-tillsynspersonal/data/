--- v2 (2026-05-29)
+++ v3 (2026-06-24)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R2c56538aee164d6ca9fc30c8f1783830"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rcb0e0f0a42dd467f902c492ed75ab77d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c56538aee164d6ca9fc30c8f1783830" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb0e0f0a42dd467f902c492ed75ab77d" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F210"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>