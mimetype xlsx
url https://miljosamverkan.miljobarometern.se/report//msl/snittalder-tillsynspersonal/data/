--- v3 (2026-06-24)
+++ v4 (2026-07-23)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Rcb0e0f0a42dd467f902c492ed75ab77d"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R80e9817f410c4e399c86776eb7ef11f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb0e0f0a42dd467f902c492ed75ab77d" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80e9817f410c4e399c86776eb7ef11f9" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F210"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>