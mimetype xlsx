--- v4 (2026-07-23)
+++ v5 (2026-08-13)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R80e9817f410c4e399c86776eb7ef11f9"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R0931283096fe458fa227b81f96bd597e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80e9817f410c4e399c86776eb7ef11f9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0931283096fe458fa227b81f96bd597e" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F210"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>