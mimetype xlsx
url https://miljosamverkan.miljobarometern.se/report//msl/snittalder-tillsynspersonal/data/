--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R0931283096fe458fa227b81f96bd597e"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R7e1bd97fea1546f58ba1ad14b6cff145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0931283096fe458fa227b81f96bd597e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e1bd97fea1546f58ba1ad14b6cff145" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F210"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>