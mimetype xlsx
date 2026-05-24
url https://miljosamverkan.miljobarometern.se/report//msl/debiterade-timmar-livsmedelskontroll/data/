--- v0 (2026-04-29)
+++ v1 (2026-05-24)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R924509d5894644119a3ef18d58810afc"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R5620dea3f4a74264becb4c82156c41b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R924509d5894644119a3ef18d58810afc" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5620dea3f4a74264becb4c82156c41b2" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:F372"/>
+  <x:dimension ref="A1:F375"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="74" customWidth="1"/>
     <x:col min="2" max="2" width="9.28515625" customWidth="1"/>
     <x:col min="3" max="3" width="18.8" customWidth="1"/>
     <x:col min="4" max="4" width="9.28515625" customWidth="1"/>
     <x:col min="5" max="5" width="9.28515625" customWidth="1"/>
     <x:col min="6" max="6" width="15.2" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Name</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Sign</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Measure area</x:v>
       </x:c>
@@ -446,71 +446,71 @@
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>478.190283</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Medel</x:v>
       </x:c>
       <x:c r="D19" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>467.575488</x:v>
+        <x:v>481.229079</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Medel</x:v>
       </x:c>
       <x:c r="D20" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>467.803031</x:v>
+        <x:v>475.216605</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Median</x:v>
       </x:c>
       <x:c r="D21" s="3">
         <x:v>39447</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>2007</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>472.70375</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
@@ -826,51 +826,51 @@
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>488.222378</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Median</x:v>
       </x:c>
       <x:c r="D38" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>500.369098</x:v>
+        <x:v>508.705882</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Median</x:v>
       </x:c>
       <x:c r="D39" s="3">
         <x:v>46022</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>503.123805</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
@@ -4446,3092 +4446,3152 @@
       </x:c>
       <x:c r="E218" t="n" s="2">
         <x:v>2023</x:v>
       </x:c>
       <x:c r="F218" t="n" s="2">
         <x:v>496.832898</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B219" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C219" t="str" s="2">
         <x:v>Solna</x:v>
       </x:c>
       <x:c r="D219" s="3">
         <x:v>45657</x:v>
       </x:c>
       <x:c r="E219" t="n" s="2">
         <x:v>2024</x:v>
       </x:c>
       <x:c r="F219" t="n" s="2">
-        <x:v>376.986811</x:v>
+        <x:v>453.910671</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B220" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C220" t="str" s="2">
-        <x:v>Stockholm</x:v>
+        <x:v>Solna</x:v>
       </x:c>
       <x:c r="D220" s="3">
-        <x:v>39813</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E220" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F220" t="n" s="2">
-        <x:v>780.705143</x:v>
+        <x:v>464.059302</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B221" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C221" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D221" s="3">
-        <x:v>40178</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E221" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F221" t="n" s="2">
-        <x:v>757.020952</x:v>
+        <x:v>780.705143</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B222" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C222" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D222" s="3">
-        <x:v>40543</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E222" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F222" t="n" s="2">
-        <x:v>761.904762</x:v>
+        <x:v>757.020952</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B223" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C223" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D223" s="3">
-        <x:v>40908</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E223" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F223" t="n" s="2">
-        <x:v>713.804545</x:v>
+        <x:v>761.904762</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B224" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C224" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D224" s="3">
-        <x:v>41274</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E224" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F224" t="n" s="2">
-        <x:v>710.700000</x:v>
+        <x:v>713.804545</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B225" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C225" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D225" s="3">
-        <x:v>41639</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E225" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F225" t="n" s="2">
-        <x:v>743.200855</x:v>
+        <x:v>710.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B226" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C226" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D226" s="3">
-        <x:v>42004</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E226" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F226" t="n" s="2">
-        <x:v>771.744628</x:v>
+        <x:v>743.200855</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B227" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C227" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D227" s="3">
-        <x:v>42369</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E227" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F227" t="n" s="2">
-        <x:v>704.460800</x:v>
+        <x:v>771.744628</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B228" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C228" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D228" s="3">
-        <x:v>42735</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E228" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F228" t="n" s="2">
-        <x:v>751.325000</x:v>
+        <x:v>704.460800</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B229" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C229" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D229" s="3">
-        <x:v>43100</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E229" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F229" t="n" s="2">
-        <x:v>677.091603</x:v>
+        <x:v>751.325000</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B230" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C230" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D230" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E230" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F230" t="n" s="2">
-        <x:v>675.863433</x:v>
+        <x:v>677.091603</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B231" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C231" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D231" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E231" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F231" t="n" s="2">
-        <x:v>708.843885</x:v>
+        <x:v>675.863433</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B232" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C232" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D232" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E232" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F232" t="n" s="2">
-        <x:v>745.342657</x:v>
+        <x:v>708.843885</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B233" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C233" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D233" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E233" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F233" t="n" s="2">
-        <x:v>947.462585</x:v>
+        <x:v>745.342657</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B234" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C234" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D234" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E234" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F234" t="n" s="2">
-        <x:v>812.920530</x:v>
+        <x:v>947.462585</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B235" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C235" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D235" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E235" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F235" t="n" s="2">
-        <x:v>607.092500</x:v>
+        <x:v>812.920530</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B236" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C236" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D236" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E236" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F236" t="n" s="2">
-        <x:v>615.140116</x:v>
+        <x:v>607.092500</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B237" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C237" t="str" s="2">
         <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D237" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E237" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F237" t="n" s="2">
-        <x:v>582.96648</x:v>
+        <x:v>615.140116</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B238" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C238" t="str" s="2">
-        <x:v>Sundbyberg</x:v>
+        <x:v>Stockholm</x:v>
       </x:c>
       <x:c r="D238" s="3">
-        <x:v>39813</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E238" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F238" t="n" s="2">
-        <x:v>576.393750</x:v>
+        <x:v>582.96648</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B239" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C239" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D239" s="3">
-        <x:v>40178</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E239" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F239" t="n" s="2">
-        <x:v>675.233750</x:v>
+        <x:v>576.393750</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B240" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C240" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D240" s="3">
-        <x:v>41274</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E240" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F240" t="n" s="2">
-        <x:v>544.167059</x:v>
+        <x:v>675.233750</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B241" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C241" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D241" s="3">
-        <x:v>41639</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E241" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F241" t="n" s="2">
-        <x:v>591.694949</x:v>
+        <x:v>544.167059</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B242" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C242" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D242" s="3">
-        <x:v>42004</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E242" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F242" t="n" s="2">
-        <x:v>598.845455</x:v>
+        <x:v>591.694949</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B243" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C243" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D243" s="3">
-        <x:v>42369</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E243" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F243" t="n" s="2">
-        <x:v>538.383838</x:v>
+        <x:v>598.845455</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B244" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C244" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D244" s="3">
-        <x:v>42735</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E244" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F244" t="n" s="2">
-        <x:v>485.981308</x:v>
+        <x:v>538.383838</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B245" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C245" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D245" s="3">
-        <x:v>43100</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E245" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F245" t="n" s="2">
-        <x:v>439.919457</x:v>
+        <x:v>485.981308</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B246" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C246" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D246" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E246" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F246" t="n" s="2">
-        <x:v>400.722947</x:v>
+        <x:v>439.919457</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B247" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C247" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D247" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E247" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F247" t="n" s="2">
-        <x:v>400.022302</x:v>
+        <x:v>400.722947</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B248" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C248" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D248" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E248" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F248" t="n" s="2">
-        <x:v>540.042466</x:v>
+        <x:v>400.022302</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B249" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C249" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D249" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E249" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F249" t="n" s="2">
-        <x:v>488.869863</x:v>
+        <x:v>540.042466</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B250" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C250" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D250" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E250" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F250" t="n" s="2">
-        <x:v>639.093836</x:v>
+        <x:v>488.869863</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B251" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C251" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D251" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E251" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F251" t="n" s="2">
-        <x:v>693.670886</x:v>
+        <x:v>639.093836</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B252" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C252" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D252" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E252" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F252" t="n" s="2">
-        <x:v>508.705882</x:v>
+        <x:v>693.670886</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B253" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C253" t="str" s="2">
         <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D253" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E253" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F253" t="n" s="2">
-        <x:v>431.609195</x:v>
+        <x:v>508.705882</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B254" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C254" t="str" s="2">
-        <x:v>Södertälje</x:v>
+        <x:v>Sundbyberg</x:v>
       </x:c>
       <x:c r="D254" s="3">
-        <x:v>40543</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E254" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F254" t="n" s="2">
-        <x:v>806.628409</x:v>
+        <x:v>431.609195</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B255" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C255" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D255" s="3">
-        <x:v>40908</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E255" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F255" t="n" s="2">
-        <x:v>648.823596</x:v>
+        <x:v>806.628409</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B256" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C256" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D256" s="3">
-        <x:v>41274</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E256" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F256" t="n" s="2">
-        <x:v>557.053000</x:v>
+        <x:v>648.823596</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B257" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C257" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D257" s="3">
-        <x:v>41639</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E257" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F257" t="n" s="2">
-        <x:v>583.416087</x:v>
+        <x:v>557.053000</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B258" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C258" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D258" s="3">
-        <x:v>42004</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E258" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F258" t="n" s="2">
-        <x:v>589.983111</x:v>
+        <x:v>583.416087</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B259" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C259" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D259" s="3">
-        <x:v>42369</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E259" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F259" t="n" s="2">
-        <x:v>586.083556</x:v>
+        <x:v>589.983111</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B260" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C260" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D260" s="3">
-        <x:v>42735</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E260" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F260" t="n" s="2">
-        <x:v>603.731034</x:v>
+        <x:v>586.083556</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B261" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C261" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D261" s="3">
-        <x:v>43100</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E261" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F261" t="n" s="2">
-        <x:v>554.545075</x:v>
+        <x:v>603.731034</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B262" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C262" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D262" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E262" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F262" t="n" s="2">
-        <x:v>557.307867</x:v>
+        <x:v>554.545075</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B263" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C263" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D263" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E263" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F263" t="n" s="2">
-        <x:v>566.102056</x:v>
+        <x:v>557.307867</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B264" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C264" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D264" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E264" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F264" t="n" s="2">
-        <x:v>493.863960</x:v>
+        <x:v>566.102056</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B265" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C265" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D265" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E265" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F265" t="n" s="2">
-        <x:v>622.519701</x:v>
+        <x:v>493.863960</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B266" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C266" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D266" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E266" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F266" t="n" s="2">
-        <x:v>523.948069</x:v>
+        <x:v>622.519701</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B267" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C267" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D267" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E267" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F267" t="n" s="2">
-        <x:v>475.030227</x:v>
+        <x:v>523.948069</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B268" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C268" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D268" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E268" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F268" t="n" s="2">
-        <x:v>517.087062</x:v>
+        <x:v>475.030227</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B269" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C269" t="str" s="2">
         <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D269" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E269" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F269" t="n" s="2">
-        <x:v>511.583235</x:v>
+        <x:v>517.087062</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B270" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C270" t="str" s="2">
-        <x:v>Södertörn</x:v>
+        <x:v>Södertälje</x:v>
       </x:c>
       <x:c r="D270" s="3">
-        <x:v>39813</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E270" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F270" t="n" s="2">
-        <x:v>1066.666667</x:v>
+        <x:v>511.583235</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B271" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C271" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D271" s="3">
-        <x:v>40178</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E271" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F271" t="n" s="2">
-        <x:v>1139.354839</x:v>
+        <x:v>1066.666667</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B272" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C272" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D272" s="3">
-        <x:v>40543</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E272" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F272" t="n" s="2">
-        <x:v>955.555556</x:v>
+        <x:v>1139.354839</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B273" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C273" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D273" s="3">
-        <x:v>40908</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E273" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F273" t="n" s="2">
-        <x:v>1052.954321</x:v>
+        <x:v>955.555556</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B274" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C274" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D274" s="3">
-        <x:v>41274</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E274" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F274" t="n" s="2">
-        <x:v>605.742718</x:v>
+        <x:v>1052.954321</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B275" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C275" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D275" s="3">
-        <x:v>41639</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E275" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F275" t="n" s="2">
-        <x:v>644.660194</x:v>
+        <x:v>605.742718</x:v>
       </x:c>
     </x:row>
     <x:row r="276">
       <x:c r="A276" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B276" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C276" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D276" s="3">
-        <x:v>42004</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E276" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F276" t="n" s="2">
-        <x:v>659.561165</x:v>
+        <x:v>644.660194</x:v>
       </x:c>
     </x:row>
     <x:row r="277">
       <x:c r="A277" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B277" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C277" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D277" s="3">
-        <x:v>42369</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E277" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F277" t="n" s="2">
-        <x:v>583.379646</x:v>
+        <x:v>659.561165</x:v>
       </x:c>
     </x:row>
     <x:row r="278">
       <x:c r="A278" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B278" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C278" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D278" s="3">
-        <x:v>42735</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E278" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F278" t="n" s="2">
-        <x:v>619.346667</x:v>
+        <x:v>583.379646</x:v>
       </x:c>
     </x:row>
     <x:row r="279">
       <x:c r="A279" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B279" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C279" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D279" s="3">
-        <x:v>43100</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E279" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F279" t="n" s="2">
-        <x:v>592.716176</x:v>
+        <x:v>619.346667</x:v>
       </x:c>
     </x:row>
     <x:row r="280">
       <x:c r="A280" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B280" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C280" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D280" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E280" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F280" t="n" s="2">
-        <x:v>591.565035</x:v>
+        <x:v>592.716176</x:v>
       </x:c>
     </x:row>
     <x:row r="281">
       <x:c r="A281" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B281" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C281" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D281" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E281" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F281" t="n" s="2">
-        <x:v>580.419580</x:v>
+        <x:v>591.565035</x:v>
       </x:c>
     </x:row>
     <x:row r="282">
       <x:c r="A282" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B282" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C282" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D282" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E282" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F282" t="n" s="2">
-        <x:v>634.240136</x:v>
+        <x:v>580.419580</x:v>
       </x:c>
     </x:row>
     <x:row r="283">
       <x:c r="A283" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B283" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C283" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D283" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E283" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F283" t="n" s="2">
-        <x:v>603.854422</x:v>
+        <x:v>634.240136</x:v>
       </x:c>
     </x:row>
     <x:row r="284">
       <x:c r="A284" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B284" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C284" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D284" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E284" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F284" t="n" s="2">
-        <x:v>478.004762</x:v>
+        <x:v>603.854422</x:v>
       </x:c>
     </x:row>
     <x:row r="285">
       <x:c r="A285" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B285" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C285" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D285" s="3">
-        <x:v>45657</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E285" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F285" t="n" s="2">
-        <x:v>570.162821</x:v>
+        <x:v>478.004762</x:v>
       </x:c>
     </x:row>
     <x:row r="286">
       <x:c r="A286" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B286" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C286" t="str" s="2">
         <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D286" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E286" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F286" t="n" s="2">
-        <x:v>529.330818</x:v>
+        <x:v>570.162821</x:v>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B287" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C287" t="str" s="2">
-        <x:v>Södra Roslagen</x:v>
+        <x:v>Södertörn</x:v>
       </x:c>
       <x:c r="D287" s="3">
-        <x:v>39447</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E287" t="n" s="2">
-        <x:v>2007</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F287" t="n" s="2">
-        <x:v>472.703750</x:v>
+        <x:v>529.330818</x:v>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B288" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C288" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D288" s="3">
-        <x:v>39813</x:v>
+        <x:v>39447</x:v>
       </x:c>
       <x:c r="E288" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="F288" t="n" s="2">
-        <x:v>499.931707</x:v>
+        <x:v>472.703750</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B289" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C289" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D289" s="3">
-        <x:v>40178</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E289" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F289" t="n" s="2">
-        <x:v>581.128736</x:v>
+        <x:v>499.931707</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B290" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C290" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D290" s="3">
-        <x:v>40543</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E290" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F290" t="n" s="2">
-        <x:v>761.494253</x:v>
+        <x:v>581.128736</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B291" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C291" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D291" s="3">
-        <x:v>40908</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E291" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F291" t="n" s="2">
-        <x:v>745.828736</x:v>
+        <x:v>761.494253</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B292" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C292" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D292" s="3">
-        <x:v>41274</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E292" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F292" t="n" s="2">
-        <x:v>507.828571</x:v>
+        <x:v>745.828736</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B293" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C293" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D293" s="3">
-        <x:v>41639</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E293" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F293" t="n" s="2">
-        <x:v>780.000000</x:v>
+        <x:v>507.828571</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B294" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C294" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D294" s="3">
-        <x:v>42004</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E294" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F294" t="n" s="2">
-        <x:v>615.693636</x:v>
+        <x:v>780.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="295">
       <x:c r="A295" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B295" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C295" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D295" s="3">
-        <x:v>42369</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E295" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F295" t="n" s="2">
-        <x:v>688.281667</x:v>
+        <x:v>615.693636</x:v>
       </x:c>
     </x:row>
     <x:row r="296">
       <x:c r="A296" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B296" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C296" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D296" s="3">
-        <x:v>42735</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E296" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F296" t="n" s="2">
-        <x:v>691.060833</x:v>
+        <x:v>688.281667</x:v>
       </x:c>
     </x:row>
     <x:row r="297">
       <x:c r="A297" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B297" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C297" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D297" s="3">
-        <x:v>43100</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E297" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F297" t="n" s="2">
-        <x:v>646.913600</x:v>
+        <x:v>691.060833</x:v>
       </x:c>
     </x:row>
     <x:row r="298">
       <x:c r="A298" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B298" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C298" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D298" s="3">
-        <x:v>43465</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E298" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F298" t="n" s="2">
-        <x:v>662.360000</x:v>
+        <x:v>646.913600</x:v>
       </x:c>
     </x:row>
     <x:row r="299">
       <x:c r="A299" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B299" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C299" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D299" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E299" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F299" t="n" s="2">
-        <x:v>674.285600</x:v>
+        <x:v>662.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="300">
       <x:c r="A300" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B300" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C300" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D300" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E300" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F300" t="n" s="2">
-        <x:v>560.432000</x:v>
+        <x:v>674.285600</x:v>
       </x:c>
     </x:row>
     <x:row r="301">
       <x:c r="A301" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B301" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C301" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D301" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E301" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F301" t="n" s="2">
-        <x:v>628.353600</x:v>
+        <x:v>560.432000</x:v>
       </x:c>
     </x:row>
     <x:row r="302">
       <x:c r="A302" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B302" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C302" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D302" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E302" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F302" t="n" s="2">
-        <x:v>606.526400</x:v>
+        <x:v>628.353600</x:v>
       </x:c>
     </x:row>
     <x:row r="303">
       <x:c r="A303" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B303" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C303" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D303" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E303" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F303" t="n" s="2">
-        <x:v>644.922400</x:v>
+        <x:v>606.526400</x:v>
       </x:c>
     </x:row>
     <x:row r="304">
       <x:c r="A304" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B304" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C304" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D304" s="3">
-        <x:v>45657</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E304" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F304" t="n" s="2">
-        <x:v>582.690400</x:v>
+        <x:v>644.922400</x:v>
       </x:c>
     </x:row>
     <x:row r="305">
       <x:c r="A305" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B305" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C305" t="str" s="2">
         <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D305" s="3">
-        <x:v>46022</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E305" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F305" t="n" s="2">
-        <x:v>578.606154</x:v>
+        <x:v>582.690400</x:v>
       </x:c>
     </x:row>
     <x:row r="306">
       <x:c r="A306" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B306" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C306" t="str" s="2">
-        <x:v>Upplands Väsby</x:v>
+        <x:v>Södra Roslagen</x:v>
       </x:c>
       <x:c r="D306" s="3">
-        <x:v>40908</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E306" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F306" t="n" s="2">
-        <x:v>542.784163</x:v>
+        <x:v>578.606154</x:v>
       </x:c>
     </x:row>
     <x:row r="307">
       <x:c r="A307" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B307" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C307" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D307" s="3">
-        <x:v>41274</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E307" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F307" t="n" s="2">
-        <x:v>567.946058</x:v>
+        <x:v>542.784163</x:v>
       </x:c>
     </x:row>
     <x:row r="308">
       <x:c r="A308" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B308" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C308" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D308" s="3">
-        <x:v>41639</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E308" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F308" t="n" s="2">
-        <x:v>592.842324</x:v>
+        <x:v>567.946058</x:v>
       </x:c>
     </x:row>
     <x:row r="309">
       <x:c r="A309" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B309" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C309" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D309" s="3">
-        <x:v>42004</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E309" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F309" t="n" s="2">
-        <x:v>622.406639</x:v>
+        <x:v>592.842324</x:v>
       </x:c>
     </x:row>
     <x:row r="310">
       <x:c r="A310" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B310" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C310" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D310" s="3">
-        <x:v>42735</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E310" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F310" t="n" s="2">
-        <x:v>576.244813</x:v>
+        <x:v>622.406639</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B311" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C311" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D311" s="3">
-        <x:v>43465</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E311" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F311" t="n" s="2">
-        <x:v>516.551724</x:v>
+        <x:v>576.244813</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B312" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C312" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D312" s="3">
-        <x:v>43830</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E312" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F312" t="n" s="2">
-        <x:v>531.863980</x:v>
+        <x:v>516.551724</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B313" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C313" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D313" s="3">
-        <x:v>44196</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E313" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F313" t="n" s="2">
-        <x:v>467.702371</x:v>
+        <x:v>531.863980</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B314" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C314" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D314" s="3">
-        <x:v>44561</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E314" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F314" t="n" s="2">
-        <x:v>386.923077</x:v>
+        <x:v>467.702371</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B315" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C315" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D315" s="3">
-        <x:v>44926</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E315" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F315" t="n" s="2">
-        <x:v>685.477803</x:v>
+        <x:v>386.923077</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B316" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C316" t="str" s="2">
         <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D316" s="3">
-        <x:v>45291</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E316" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F316" t="n" s="2">
-        <x:v>498.118886</x:v>
+        <x:v>685.477803</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B317" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C317" t="str" s="2">
-        <x:v>Upplands-Bro</x:v>
+        <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D317" s="3">
-        <x:v>41274</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E317" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F317" t="n" s="2">
-        <x:v>357.388660</x:v>
+        <x:v>498.118886</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B318" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C318" t="str" s="2">
-        <x:v>Upplands-Bro</x:v>
+        <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D318" s="3">
-        <x:v>41639</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E318" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F318" t="n" s="2">
-        <x:v>357.731959</x:v>
+        <x:v>677.377049</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B319" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C319" t="str" s="2">
-        <x:v>Upplands-Bro</x:v>
+        <x:v>Upplands Väsby</x:v>
       </x:c>
       <x:c r="D319" s="3">
-        <x:v>42004</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E319" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F319" t="n" s="2">
-        <x:v>335.394845</x:v>
+        <x:v>590.163934</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B320" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C320" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D320" s="3">
-        <x:v>42369</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E320" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F320" t="n" s="2">
-        <x:v>335.695876</x:v>
+        <x:v>357.388660</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B321" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C321" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D321" s="3">
-        <x:v>42735</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E321" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F321" t="n" s="2">
-        <x:v>310.077519</x:v>
+        <x:v>357.731959</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B322" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C322" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D322" s="3">
-        <x:v>43100</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E322" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F322" t="n" s="2">
-        <x:v>355.038760</x:v>
+        <x:v>335.394845</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B323" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C323" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D323" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E323" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F323" t="n" s="2">
-        <x:v>316.279070</x:v>
+        <x:v>335.695876</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B324" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C324" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D324" s="3">
-        <x:v>43830</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E324" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F324" t="n" s="2">
-        <x:v>452.713178</x:v>
+        <x:v>310.077519</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B325" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C325" t="str" s="2">
         <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D325" s="3">
-        <x:v>44196</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E325" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F325" t="n" s="2">
-        <x:v>465.116279</x:v>
+        <x:v>355.038760</x:v>
       </x:c>
     </x:row>
     <x:row r="326">
       <x:c r="A326" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B326" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C326" t="str" s="2">
-        <x:v>Vallentuna</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D326" s="3">
-        <x:v>39813</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E326" t="n" s="2">
-        <x:v>2008</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F326" t="n" s="2">
-        <x:v>525.790000</x:v>
+        <x:v>316.279070</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B327" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C327" t="str" s="2">
-        <x:v>Vallentuna</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D327" s="3">
-        <x:v>40178</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E327" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F327" t="n" s="2">
-        <x:v>768.198851</x:v>
+        <x:v>452.713178</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B328" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C328" t="str" s="2">
-        <x:v>Vallentuna</x:v>
+        <x:v>Upplands-Bro</x:v>
       </x:c>
       <x:c r="D328" s="3">
-        <x:v>40543</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E328" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F328" t="n" s="2">
-        <x:v>487.490805</x:v>
+        <x:v>465.116279</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B329" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C329" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D329" s="3">
-        <x:v>40908</x:v>
+        <x:v>39813</x:v>
       </x:c>
       <x:c r="E329" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2008</x:v>
       </x:c>
       <x:c r="F329" t="n" s="2">
-        <x:v>831.765517</x:v>
+        <x:v>525.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B330" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C330" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D330" s="3">
-        <x:v>41274</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E330" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F330" t="n" s="2">
-        <x:v>710.553814</x:v>
+        <x:v>768.198851</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B331" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C331" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D331" s="3">
-        <x:v>41639</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E331" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F331" t="n" s="2">
-        <x:v>573.105538</x:v>
+        <x:v>487.490805</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B332" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C332" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D332" s="3">
-        <x:v>42004</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E332" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F332" t="n" s="2">
-        <x:v>473.594378</x:v>
+        <x:v>831.765517</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B333" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C333" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D333" s="3">
-        <x:v>42369</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E333" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F333" t="n" s="2">
-        <x:v>546.002008</x:v>
+        <x:v>710.553814</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B334" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C334" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D334" s="3">
-        <x:v>42735</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E334" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F334" t="n" s="2">
-        <x:v>553.413655</x:v>
+        <x:v>573.105538</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B335" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C335" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D335" s="3">
-        <x:v>43100</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E335" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F335" t="n" s="2">
-        <x:v>708.835341</x:v>
+        <x:v>473.594378</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B336" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C336" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D336" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E336" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F336" t="n" s="2">
-        <x:v>614.378824</x:v>
+        <x:v>546.002008</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B337" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C337" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D337" s="3">
-        <x:v>43830</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E337" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F337" t="n" s="2">
-        <x:v>649.042146</x:v>
+        <x:v>553.413655</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B338" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C338" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D338" s="3">
-        <x:v>44196</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E338" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F338" t="n" s="2">
-        <x:v>655.970149</x:v>
+        <x:v>708.835341</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B339" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C339" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D339" s="3">
-        <x:v>44561</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E339" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F339" t="n" s="2">
-        <x:v>654.228358</x:v>
+        <x:v>614.378824</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B340" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C340" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D340" s="3">
-        <x:v>44926</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E340" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F340" t="n" s="2">
-        <x:v>616.293284</x:v>
+        <x:v>649.042146</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B341" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C341" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D341" s="3">
-        <x:v>45657</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E341" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F341" t="n" s="2">
-        <x:v>582.142857</x:v>
+        <x:v>655.970149</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B342" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C342" t="str" s="2">
         <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D342" s="3">
-        <x:v>46022</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E342" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F342" t="n" s="2">
-        <x:v>634.365385</x:v>
+        <x:v>654.228358</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B343" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C343" t="str" s="2">
-        <x:v>Värmdö</x:v>
+        <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D343" s="3">
-        <x:v>41639</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E343" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F343" t="n" s="2">
-        <x:v>804.766316</x:v>
+        <x:v>616.293284</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B344" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C344" t="str" s="2">
-        <x:v>Värmdö</x:v>
+        <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D344" s="3">
-        <x:v>42004</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E344" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F344" t="n" s="2">
-        <x:v>644.332093</x:v>
+        <x:v>582.142857</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B345" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C345" t="str" s="2">
-        <x:v>Värmdö</x:v>
+        <x:v>Vallentuna</x:v>
       </x:c>
       <x:c r="D345" s="3">
-        <x:v>42369</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E345" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F345" t="n" s="2">
-        <x:v>727.648372</x:v>
+        <x:v>634.365385</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B346" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C346" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D346" s="3">
-        <x:v>42735</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E346" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F346" t="n" s="2">
-        <x:v>603.162791</x:v>
+        <x:v>804.766316</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B347" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C347" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D347" s="3">
-        <x:v>43100</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E347" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F347" t="n" s="2">
-        <x:v>439.928372</x:v>
+        <x:v>644.332093</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B348" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C348" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D348" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E348" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F348" t="n" s="2">
-        <x:v>512.910698</x:v>
+        <x:v>727.648372</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B349" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C349" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D349" s="3">
-        <x:v>43830</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E349" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F349" t="n" s="2">
-        <x:v>500.257674</x:v>
+        <x:v>603.162791</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B350" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C350" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D350" s="3">
-        <x:v>44196</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E350" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F350" t="n" s="2">
-        <x:v>558.875385</x:v>
+        <x:v>439.928372</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B351" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C351" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D351" s="3">
-        <x:v>44561</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E351" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F351" t="n" s="2">
-        <x:v>543.131538</x:v>
+        <x:v>512.910698</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B352" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C352" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D352" s="3">
-        <x:v>44926</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E352" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F352" t="n" s="2">
-        <x:v>520.559231</x:v>
+        <x:v>500.257674</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B353" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C353" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D353" s="3">
-        <x:v>45291</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E353" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F353" t="n" s="2">
-        <x:v>502.068966</x:v>
+        <x:v>558.875385</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B354" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C354" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D354" s="3">
-        <x:v>45657</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E354" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F354" t="n" s="2">
-        <x:v>743.055333</x:v>
+        <x:v>543.131538</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B355" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C355" t="str" s="2">
         <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D355" s="3">
-        <x:v>46022</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="E355" t="n" s="2">
-        <x:v>2025</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F355" t="n" s="2">
-        <x:v>559.281707</x:v>
+        <x:v>520.559231</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B356" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C356" t="str" s="2">
-        <x:v>Österåker</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D356" s="3">
-        <x:v>40178</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="E356" t="n" s="2">
-        <x:v>2009</x:v>
+        <x:v>2023</x:v>
       </x:c>
       <x:c r="F356" t="n" s="2">
-        <x:v>596.284706</x:v>
+        <x:v>502.068966</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B357" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C357" t="str" s="2">
-        <x:v>Österåker</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D357" s="3">
-        <x:v>40543</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="E357" t="n" s="2">
-        <x:v>2010</x:v>
+        <x:v>2024</x:v>
       </x:c>
       <x:c r="F357" t="n" s="2">
-        <x:v>691.487059</x:v>
+        <x:v>743.055333</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B358" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C358" t="str" s="2">
-        <x:v>Österåker</x:v>
+        <x:v>Värmdö</x:v>
       </x:c>
       <x:c r="D358" s="3">
-        <x:v>40908</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="E358" t="n" s="2">
-        <x:v>2011</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="F358" t="n" s="2">
-        <x:v>765.479769</x:v>
+        <x:v>559.281707</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B359" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C359" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D359" s="3">
-        <x:v>41274</x:v>
+        <x:v>40178</x:v>
       </x:c>
       <x:c r="E359" t="n" s="2">
-        <x:v>2012</x:v>
+        <x:v>2009</x:v>
       </x:c>
       <x:c r="F359" t="n" s="2">
-        <x:v>756.019101</x:v>
+        <x:v>596.284706</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B360" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C360" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D360" s="3">
-        <x:v>41639</x:v>
+        <x:v>40543</x:v>
       </x:c>
       <x:c r="E360" t="n" s="2">
-        <x:v>2013</x:v>
+        <x:v>2010</x:v>
       </x:c>
       <x:c r="F360" t="n" s="2">
-        <x:v>542.424545</x:v>
+        <x:v>691.487059</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B361" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C361" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D361" s="3">
-        <x:v>42004</x:v>
+        <x:v>40908</x:v>
       </x:c>
       <x:c r="E361" t="n" s="2">
-        <x:v>2014</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="F361" t="n" s="2">
-        <x:v>479.797273</x:v>
+        <x:v>765.479769</x:v>
       </x:c>
     </x:row>
     <x:row r="362">
       <x:c r="A362" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B362" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C362" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D362" s="3">
-        <x:v>42369</x:v>
+        <x:v>41274</x:v>
       </x:c>
       <x:c r="E362" t="n" s="2">
-        <x:v>2015</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="F362" t="n" s="2">
-        <x:v>453.576991</x:v>
+        <x:v>756.019101</x:v>
       </x:c>
     </x:row>
     <x:row r="363">
       <x:c r="A363" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B363" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C363" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D363" s="3">
-        <x:v>42735</x:v>
+        <x:v>41639</x:v>
       </x:c>
       <x:c r="E363" t="n" s="2">
-        <x:v>2016</x:v>
+        <x:v>2013</x:v>
       </x:c>
       <x:c r="F363" t="n" s="2">
-        <x:v>775.200000</x:v>
+        <x:v>542.424545</x:v>
       </x:c>
     </x:row>
     <x:row r="364">
       <x:c r="A364" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B364" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C364" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D364" s="3">
-        <x:v>43100</x:v>
+        <x:v>42004</x:v>
       </x:c>
       <x:c r="E364" t="n" s="2">
-        <x:v>2017</x:v>
+        <x:v>2014</x:v>
       </x:c>
       <x:c r="F364" t="n" s="2">
-        <x:v>333.883607</x:v>
+        <x:v>479.797273</x:v>
       </x:c>
     </x:row>
     <x:row r="365">
       <x:c r="A365" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B365" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C365" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D365" s="3">
-        <x:v>43465</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="E365" t="n" s="2">
-        <x:v>2018</x:v>
+        <x:v>2015</x:v>
       </x:c>
       <x:c r="F365" t="n" s="2">
-        <x:v>358.721875</x:v>
+        <x:v>453.576991</x:v>
       </x:c>
     </x:row>
     <x:row r="366">
       <x:c r="A366" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B366" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C366" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D366" s="3">
-        <x:v>43830</x:v>
+        <x:v>42735</x:v>
       </x:c>
       <x:c r="E366" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2016</x:v>
       </x:c>
       <x:c r="F366" t="n" s="2">
-        <x:v>371.439544</x:v>
+        <x:v>775.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="367">
       <x:c r="A367" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B367" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C367" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D367" s="3">
-        <x:v>44196</x:v>
+        <x:v>43100</x:v>
       </x:c>
       <x:c r="E367" t="n" s="2">
-        <x:v>2020</x:v>
+        <x:v>2017</x:v>
       </x:c>
       <x:c r="F367" t="n" s="2">
-        <x:v>447.757196</x:v>
+        <x:v>333.883607</x:v>
       </x:c>
     </x:row>
     <x:row r="368">
       <x:c r="A368" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B368" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C368" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D368" s="3">
-        <x:v>44561</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="E368" t="n" s="2">
-        <x:v>2021</x:v>
+        <x:v>2018</x:v>
       </x:c>
       <x:c r="F368" t="n" s="2">
-        <x:v>319.425092</x:v>
+        <x:v>358.721875</x:v>
       </x:c>
     </x:row>
     <x:row r="369">
       <x:c r="A369" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B369" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C369" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D369" s="3">
-        <x:v>44926</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="E369" t="n" s="2">
-        <x:v>2022</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="F369" t="n" s="2">
-        <x:v>286.421402</x:v>
+        <x:v>371.439544</x:v>
       </x:c>
     </x:row>
     <x:row r="370">
       <x:c r="A370" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B370" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C370" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D370" s="3">
-        <x:v>45291</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="E370" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2020</x:v>
       </x:c>
       <x:c r="F370" t="n" s="2">
-        <x:v>352.984648</x:v>
+        <x:v>447.757196</x:v>
       </x:c>
     </x:row>
     <x:row r="371">
       <x:c r="A371" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B371" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C371" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D371" s="3">
-        <x:v>45657</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="E371" t="n" s="2">
-        <x:v>2024</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="F371" t="n" s="2">
-        <x:v>298.563003</x:v>
+        <x:v>319.425092</x:v>
       </x:c>
     </x:row>
     <x:row r="372">
       <x:c r="A372" t="str" s="2">
         <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
       </x:c>
       <x:c r="B372" t="str" s="2">
         <x:v>MSL.9</x:v>
       </x:c>
       <x:c r="C372" t="str" s="2">
         <x:v>Österåker</x:v>
       </x:c>
       <x:c r="D372" s="3">
+        <x:v>44926</x:v>
+      </x:c>
+      <x:c r="E372" t="n" s="2">
+        <x:v>2022</x:v>
+      </x:c>
+      <x:c r="F372" t="n" s="2">
+        <x:v>286.421402</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="str" s="2">
+        <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
+      </x:c>
+      <x:c r="B373" t="str" s="2">
+        <x:v>MSL.9</x:v>
+      </x:c>
+      <x:c r="C373" t="str" s="2">
+        <x:v>Österåker</x:v>
+      </x:c>
+      <x:c r="D373" s="3">
+        <x:v>45291</x:v>
+      </x:c>
+      <x:c r="E373" t="n" s="2">
+        <x:v>2023</x:v>
+      </x:c>
+      <x:c r="F373" t="n" s="2">
+        <x:v>352.984648</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="374">
+      <x:c r="A374" t="str" s="2">
+        <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
+      </x:c>
+      <x:c r="B374" t="str" s="2">
+        <x:v>MSL.9</x:v>
+      </x:c>
+      <x:c r="C374" t="str" s="2">
+        <x:v>Österåker</x:v>
+      </x:c>
+      <x:c r="D374" s="3">
+        <x:v>45657</x:v>
+      </x:c>
+      <x:c r="E374" t="n" s="2">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="F374" t="n" s="2">
+        <x:v>298.563003</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="str" s="2">
+        <x:v>Debiterade timmar för livsmedelskontroll, per årsarbetskraft</x:v>
+      </x:c>
+      <x:c r="B375" t="str" s="2">
+        <x:v>MSL.9</x:v>
+      </x:c>
+      <x:c r="C375" t="str" s="2">
+        <x:v>Österåker</x:v>
+      </x:c>
+      <x:c r="D375" s="3">
         <x:v>46022</x:v>
       </x:c>
-      <x:c r="E372" t="n" s="2">
+      <x:c r="E375" t="n" s="2">
         <x:v>2025</x:v>
       </x:c>
-      <x:c r="F372" t="n" s="2">
+      <x:c r="F375" t="n" s="2">
         <x:v>301.065603</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>