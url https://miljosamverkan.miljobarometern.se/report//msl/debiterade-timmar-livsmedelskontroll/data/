--- v1 (2026-05-24)
+++ v2 (2026-06-16)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R5620dea3f4a74264becb4c82156c41b2"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R1eb6a0eb93024db9854e3c2476ab690a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5620dea3f4a74264becb4c82156c41b2" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1eb6a0eb93024db9854e3c2476ab690a" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F375"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>