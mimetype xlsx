--- v2 (2026-06-16)
+++ v3 (2026-07-08)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R1eb6a0eb93024db9854e3c2476ab690a"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="Re968d149783e4a5c9e0c40a58cebe047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1eb6a0eb93024db9854e3c2476ab690a" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re968d149783e4a5c9e0c40a58cebe047" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F375"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>