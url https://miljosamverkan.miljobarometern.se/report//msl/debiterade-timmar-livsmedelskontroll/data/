--- v3 (2026-07-08)
+++ v4 (2026-07-08)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="Re968d149783e4a5c9e0c40a58cebe047"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R8bbe2895a5a04711ab59de4019d0d6df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re968d149783e4a5c9e0c40a58cebe047" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bbe2895a5a04711ab59de4019d0d6df" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F375"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>