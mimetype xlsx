--- v4 (2026-07-08)
+++ v5 (2026-07-31)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R8bbe2895a5a04711ab59de4019d0d6df"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R3ac9cc86dc1648b9b16fb4cf703fe85e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8bbe2895a5a04711ab59de4019d0d6df" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ac9cc86dc1648b9b16fb4cf703fe85e" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F375"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>