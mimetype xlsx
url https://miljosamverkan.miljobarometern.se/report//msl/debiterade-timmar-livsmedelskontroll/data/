--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R3ac9cc86dc1648b9b16fb4cf703fe85e"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R3d8980f270e840418a2911fe05dc8047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3ac9cc86dc1648b9b16fb4cf703fe85e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d8980f270e840418a2911fe05dc8047" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F375"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>