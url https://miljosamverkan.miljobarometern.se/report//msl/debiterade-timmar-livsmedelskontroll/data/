--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="Data" sheetId="1" state="visible" r:id="R3d8980f270e840418a2911fe05dc8047"/>
+    <x:sheet name="Data" sheetId="1" state="visible" r:id="R263ec1c829ff40b6a8202a9b2214642e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="1">
     <x:font/>
   </x:fonts>
   <x:fills count="1">
     <x:fill/>
   </x:fills>
   <x:borders count="1">
     <x:border/>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf/>
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf/>
     <x:xf/>
     <x:xf numFmtId="14" applyNumberFormat="1"/>
     <x:xf/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d8980f270e840418a2911fe05dc8047" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R263ec1c829ff40b6a8202a9b2214642e" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F375"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>